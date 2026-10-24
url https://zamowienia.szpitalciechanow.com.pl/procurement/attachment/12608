--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -18,77 +18,77 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Postępowania Kasia\Postepowania po 18 Pażdziernika\2026\USTAWA\92 Aparatura część 2\(2)Dokumentacja postepowania opublikowana w portalu w dniu wszczęcia\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Postępowania Kasia\Postepowania po 18 Pażdziernika\2026\USTAWA\92 PN 26 APARATURA OBRONNOŚĆ 2\(2)Dokumentacja postepowania opublikowana w portalu w dniu wszczęcia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{951834E2-DC94-496E-8557-A31FBA840DE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C0E9279-37AC-49B7-B34F-B740CE237800}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="13" activeTab="16" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="11" activeTab="13" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="(P1) Pakiet 1 - Respirator tra" sheetId="1" r:id="rId1"/>
     <sheet name="(P2) Pakiet 2 - Kardiomonitor " sheetId="2" r:id="rId2"/>
     <sheet name="(P3) Pakiet 3 - Aparat USG mob" sheetId="3" r:id="rId3"/>
     <sheet name="(P4) Pakiet 4 - Wózek reanimac" sheetId="4" r:id="rId4"/>
     <sheet name="(P5) Pakiet 5 - Mobilny stół o" sheetId="5" r:id="rId5"/>
     <sheet name="(P6) Pakiet 6 - Wieża laparosk" sheetId="6" r:id="rId6"/>
     <sheet name="(P7) Pakiet 7 - Zestaw narzędz" sheetId="7" r:id="rId7"/>
     <sheet name="(P8) Pakiet 8 - Zestaw narzędz" sheetId="8" r:id="rId8"/>
     <sheet name="(P9) Pakiet 9 - Pompa infuzyjn" sheetId="9" r:id="rId9"/>
     <sheet name="(P10) Pakiet 10 - Wiertarka + " sheetId="10" r:id="rId10"/>
     <sheet name="(P11) Pakiet 11 - Napęd neuroc" sheetId="11" r:id="rId11"/>
     <sheet name="(P12) Pakiet 12 - Wiertarka do" sheetId="12" r:id="rId12"/>
     <sheet name="(P13) Pakiet 13 - Tor artrosko" sheetId="13" r:id="rId13"/>
     <sheet name="(P14) Pakiet 14 - Tomograf opt" sheetId="14" r:id="rId14"/>
     <sheet name="(P15) Pakiet 15 - Stół do oper" sheetId="15" r:id="rId15"/>
     <sheet name="(P16) Pakiet 16 - Zestaw do EC" sheetId="16" r:id="rId16"/>
     <sheet name="(P17) Pakiet 17 - Stół operacy" sheetId="17" r:id="rId17"/>
   </sheets>
-  <calcPr calcId="999999"/>
+  <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N5" i="17" l="1"/>
   <c r="L5" i="17"/>
   <c r="N4" i="17"/>
   <c r="L4" i="17"/>
   <c r="N5" i="16"/>
   <c r="L5" i="16"/>
   <c r="N4" i="16"/>
   <c r="L4" i="16"/>
   <c r="N5" i="15"/>
   <c r="L5" i="15"/>
   <c r="N4" i="15"/>
   <c r="L4" i="15"/>
   <c r="N5" i="14"/>
   <c r="L5" i="14"/>
   <c r="N4" i="14"/>
   <c r="L4" i="14"/>
   <c r="N5" i="13"/>
   <c r="L5" i="13"/>
   <c r="N4" i="13"/>
   <c r="L4" i="13"/>
@@ -102,66 +102,66 @@
   <c r="L4" i="11"/>
   <c r="N5" i="10"/>
   <c r="L5" i="10"/>
   <c r="N4" i="10"/>
   <c r="L4" i="10"/>
   <c r="N5" i="9"/>
   <c r="L5" i="9"/>
   <c r="N4" i="9"/>
   <c r="L4" i="9"/>
   <c r="N5" i="8"/>
   <c r="L5" i="8"/>
   <c r="N4" i="8"/>
   <c r="L4" i="8"/>
   <c r="N5" i="7"/>
   <c r="L5" i="7"/>
   <c r="N4" i="7"/>
   <c r="L4" i="7"/>
   <c r="N5" i="6"/>
   <c r="L5" i="6"/>
   <c r="N4" i="6"/>
   <c r="L4" i="6"/>
   <c r="N5" i="5"/>
   <c r="L5" i="5"/>
   <c r="N4" i="5"/>
   <c r="L4" i="5"/>
-  <c r="N5" i="4"/>
-[...1 lines deleted...]
-  <c r="N4" i="4"/>
   <c r="L4" i="4"/>
+  <c r="L5" i="4" s="1"/>
   <c r="N5" i="3"/>
   <c r="L5" i="3"/>
   <c r="N4" i="3"/>
   <c r="L4" i="3"/>
   <c r="N5" i="2"/>
   <c r="L5" i="2"/>
   <c r="N4" i="2"/>
   <c r="L4" i="2"/>
   <c r="N5" i="1"/>
   <c r="L5" i="1"/>
   <c r="N4" i="1"/>
   <c r="L4" i="1"/>
+  <c r="N4" i="4" l="1"/>
+  <c r="N5" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="52">
   <si>
     <t>(P1) Pakiet 1 - Respirator transportowy przystosowany do pracy w środowisku MRI</t>
   </si>
   <si>
     <t>LP.</t>
   </si>
   <si>
     <t>Nazwa wykonawcy</t>
   </si>
   <si>
     <t>Indeks produktu u zamawiającego</t>
   </si>
   <si>
     <t>Przedmiot zakupu</t>
   </si>
   <si>
     <t>Indeks produktu u dostawcy- 20 znaków</t>
   </si>
   <si>
     <t>Nazwa produktu u dostawcy - 120 znaków</t>
@@ -184,53 +184,50 @@
   <si>
     <t>Wartość netto [zł]</t>
   </si>
   <si>
     <t>VAT %</t>
   </si>
   <si>
     <t>Wartość brutto [zł]</t>
   </si>
   <si>
     <t>080-00 Inwestycje</t>
   </si>
   <si>
     <t>Pakiet 1 - Respirator transportowy przystosowany do pracy w środowisku MRI</t>
   </si>
   <si>
     <t>sztuka</t>
   </si>
   <si>
     <t>Razem</t>
   </si>
   <si>
     <t>(P2) Pakiet 2 - Kardiomonitor mobilny przytosowany do pracy w środowisku MRI</t>
   </si>
   <si>
-    <t>Pakiet 2 - Kardiomonitor mobilny przytosowany do pracy w środowisku MRI</t>
-[...1 lines deleted...]
-  <si>
     <t>(P3) Pakiet 3 - Aparat USG mobilny</t>
   </si>
   <si>
     <t>Pakiet 3 - Aparat USG mobilny</t>
   </si>
   <si>
     <t>(P4) Pakiet 4 - Wózek reanimacyjny z wyposażeniem</t>
   </si>
   <si>
     <t>Pakiet 4 - Wózek reanimacyjny z wyposażeniem</t>
   </si>
   <si>
     <t>(P5) Pakiet 5 - Mobilny stół operacyjny</t>
   </si>
   <si>
     <t>Pakiet 5 - Mobilny stół operacyjny</t>
   </si>
   <si>
     <t>(P6) Pakiet 6 - Wieża laparoskopowa z zielenią indocyjaninową (system ICG) z wyposażeniem</t>
   </si>
   <si>
     <t>Pakiet 6 - Wieża laparoskopowa z zielenią indocyjaninową (system ICG) z wyposażeniem</t>
   </si>
   <si>
     <t>(P7) Pakiet 7 - Zestaw narzędzi laparoskopowych</t>
@@ -259,69 +256,72 @@
   <si>
     <t>Pakiet 10 - Wiertarka + shaver</t>
   </si>
   <si>
     <t>(P11) Pakiet 11 - Napęd neurochirurgiczny z wyposażeniem</t>
   </si>
   <si>
     <t>Pakiet 11 - Napęd neurochirurgiczny z wyposażeniem</t>
   </si>
   <si>
     <t>(P12) Pakiet 12 - Wiertarka do zabiegów (uniwersalna)</t>
   </si>
   <si>
     <t>Pakiet 12 - Wiertarka do zabiegów (uniwersalna)</t>
   </si>
   <si>
     <t>(P13) Pakiet 13 - Tor artroskopowy 4K z wyposażeniem</t>
   </si>
   <si>
     <t>Pakiet 13 - Tor artroskopowy 4K z wyposażeniem</t>
   </si>
   <si>
     <t>(P14) Pakiet 14 - Tomograf optyczny z funkcją Angio OCT i angiografii flurosceinowej</t>
   </si>
   <si>
-    <t>Pakiet 14 - Tomograf optyczny z funkcją Angio OCT i angiografii flurosceinowej</t>
-[...1 lines deleted...]
-  <si>
     <t>(P15) Pakiet 15 - Stół do operacji okulistycznych z fotelem operatora</t>
   </si>
   <si>
     <t>Pakiet 15 - Stół do operacji okulistycznych z fotelem operatora</t>
   </si>
   <si>
     <t>(P16) Pakiet 16 - Zestaw do ECPW z wyposażeniem (duodenoskop)</t>
   </si>
   <si>
     <t>Pakiet 16 - Zestaw do ECPW z wyposażeniem (duodenoskop)</t>
   </si>
   <si>
     <t>(P17) Pakiet 17 - Stół operacyjny urologiczny przezierny</t>
   </si>
   <si>
     <t>Pakiet 17 - Stół operacyjny urologiczny przezierny</t>
+  </si>
+  <si>
+    <t>Pakiet 2 - Kardiomonitor mobilny przystosowany do pracy w środowisku MRI</t>
+  </si>
+  <si>
+    <t>Pakiet 14 - Tomograf optyczny z funkcją Angio OCT i angiografii fluorosceinowej</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_-"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -897,51 +897,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -997,57 +997,57 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>10</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5">
@@ -1073,51 +1073,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -1173,51 +1173,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>11</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -1249,51 +1249,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -1349,51 +1349,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>12</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -1425,51 +1425,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -1525,51 +1525,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>13</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -1580,72 +1580,72 @@
       <c r="K5" s="5"/>
       <c r="L5" s="5">
         <f>SUM(L4:L4)</f>
         <v>0</v>
       </c>
       <c r="M5" s="11"/>
       <c r="N5" s="5">
         <f>SUM(N4:N4)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -1701,51 +1701,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>14</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -1777,51 +1777,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -1877,51 +1877,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>15</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>23</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -1953,51 +1953,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -2053,302 +2053,302 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>16</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5">
         <f>SUM(L4:L4)</f>
         <v>0</v>
       </c>
       <c r="M5" s="11"/>
       <c r="N5" s="5">
         <f>SUM(N4:N4)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <sheetPr>
-[...174 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>2</v>
+      </c>
+      <c r="C3" s="3">
+        <v>3</v>
+      </c>
+      <c r="D3" s="3">
+        <v>4</v>
+      </c>
+      <c r="E3" s="3">
+        <v>5</v>
+      </c>
+      <c r="F3" s="3">
+        <v>6</v>
+      </c>
+      <c r="G3" s="3">
+        <v>7</v>
+      </c>
+      <c r="H3" s="3">
+        <v>8</v>
+      </c>
+      <c r="I3" s="3">
+        <v>9</v>
+      </c>
+      <c r="J3" s="3">
+        <v>10</v>
+      </c>
+      <c r="K3" s="3">
+        <v>11</v>
+      </c>
+      <c r="L3" s="3">
+        <v>12</v>
+      </c>
+      <c r="M3" s="9">
+        <v>13</v>
+      </c>
+      <c r="N3" s="3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>17</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="4"/>
+      <c r="J4" s="6">
+        <v>1</v>
+      </c>
+      <c r="K4" s="6"/>
+      <c r="L4" s="5">
+        <f>J4*K4</f>
+        <v>0</v>
+      </c>
+      <c r="M4" s="10">
+        <v>8</v>
+      </c>
+      <c r="N4" s="5">
+        <f>L4+ROUND(L4*M4/100,2)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5">
+        <f>SUM(L4:L4)</f>
+        <v>0</v>
+      </c>
+      <c r="M5" s="11"/>
+      <c r="N5" s="5">
+        <f>SUM(N4:N4)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="4" max="4" width="58.42578125" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" customWidth="1"/>
+    <col min="6" max="6" width="27" customWidth="1"/>
+    <col min="7" max="10" width="13.42578125" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" customWidth="1"/>
+    <col min="13" max="13" width="9" style="12" customWidth="1"/>
+    <col min="14" max="14" width="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="F1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
@@ -2405,51 +2405,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>2</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -2481,51 +2481,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -2581,51 +2581,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>3</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -2637,71 +2637,71 @@
       <c r="L5" s="5">
         <f>SUM(L4:L4)</f>
         <v>0</v>
       </c>
       <c r="M5" s="11"/>
       <c r="N5" s="5">
         <f>SUM(N4:N4)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -2757,61 +2757,61 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>4</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5">
         <f>SUM(L4:L4)</f>
         <v>0</v>
       </c>
       <c r="M5" s="11"/>
@@ -2833,51 +2833,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -2933,51 +2933,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>5</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>3</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -3009,51 +3009,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3109,51 +3109,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>6</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>1</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
@@ -3185,51 +3185,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3285,57 +3285,57 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>7</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>2</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5">
@@ -3361,51 +3361,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3461,57 +3461,57 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>8</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>2</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5">
@@ -3537,51 +3537,51 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="58.42578125" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="F1" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
@@ -3637,51 +3637,51 @@
       <c r="J3" s="3">
         <v>10</v>
       </c>
       <c r="K3" s="3">
         <v>11</v>
       </c>
       <c r="L3" s="3">
         <v>12</v>
       </c>
       <c r="M3" s="9">
         <v>13</v>
       </c>
       <c r="N3" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>9</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="6">
         <v>30</v>
       </c>
       <c r="K4" s="6"/>
       <c r="L4" s="5">
         <f>J4*K4</f>
         <v>0</v>
       </c>
       <c r="M4" s="10">
         <v>8</v>
       </c>
       <c r="N4" s="5">
         <f>L4+ROUND(L4*M4/100,2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">